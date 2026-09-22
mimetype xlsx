--- v5 (2026-08-08)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
-    <t>Прайс-лист на 08.08.2026</t>
+    <t>Прайс-лист на 22.09.2026</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>ceiling mount bracket</t>
   </si>
   <si>
     <t>PRAUCEMB</t>
   </si>
   <si>
     <t>ceiling-mount-bracket</t>
   </si>
@@ -2084,32 +2084,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>procella.mms.ru catalog price 08.08.2026</dc:title>
+  <dc:title>procella.mms.ru catalog price 22.09.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>