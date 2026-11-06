--- v6 (2026-09-22)
+++ v7 (2026-11-06)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
-[...1 lines deleted...]
-    <t>Прайс-лист на 22.09.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+  <si>
+    <t>Прайс-лист на 06.11.2026</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>ceiling mount bracket</t>
   </si>
   <si>
     <t>PRAUCEMB</t>
   </si>
   <si>
     <t>ceiling-mount-bracket</t>
   </si>
@@ -498,50 +498,59 @@
     <t>PRAUDA5000DSP</t>
   </si>
   <si>
     <t>da5000-dsp</t>
   </si>
   <si>
     <t>DA03-DSP</t>
   </si>
   <si>
     <t>PRAUDA03DSP</t>
   </si>
   <si>
     <t>da03-dsp</t>
   </si>
   <si>
     <t>DA08-DSP</t>
   </si>
   <si>
     <t>PRAUDA08DSP</t>
   </si>
   <si>
     <t>da08-dsp-clone</t>
   </si>
   <si>
     <t>da08-dsp</t>
+  </si>
+  <si>
+    <t>DA4140-DSP</t>
+  </si>
+  <si>
+    <t>PRDA4140DSP</t>
+  </si>
+  <si>
+    <t>da4140-dsp</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -909,54 +918,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J60"/>
+  <dimension ref="A1:J61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G60" sqref="G60"/>
+      <selection activeCell="G61" sqref="G61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="110" customWidth="true" style="0"/>
     <col min="2" max="2" width="" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="21" customWidth="true" style="0"/>
     <col min="7" max="7" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="4" t="s">
         <v>0</v>
@@ -2032,50 +2041,69 @@
         <v>0</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>160</v>
       </c>
       <c r="G59" s="3"/>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B60" s="3"/>
       <c r="C60" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D60" s="3">
         <v>0</v>
       </c>
       <c r="E60" s="3">
         <v>0</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>161</v>
       </c>
       <c r="G60" s="3"/>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B61" s="3"/>
+      <c r="C61" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D61" s="3">
+        <v>0</v>
+      </c>
+      <c r="E61" s="3">
+        <v>3390</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="G61" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
@@ -2084,32 +2112,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>procella.mms.ru catalog price 22.09.2026</dc:title>
+  <dc:title>procella.mms.ru catalog price 06.11.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>